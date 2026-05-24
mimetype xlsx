--- v1 (2026-02-10)
+++ v2 (2026-05-24)
@@ -1,147 +1,171 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="GENERALES" sheetId="1" r:id="rId4"/>
     <sheet name="MISS 30" sheetId="2" r:id="rId5"/>
-    <sheet name="MASTER 35" sheetId="3" r:id="rId6"/>
+    <sheet name="MISS 40" sheetId="3" r:id="rId6"/>
+    <sheet name="MASTER 35" sheetId="4" r:id="rId7"/>
+    <sheet name="MASTER 40" sheetId="5" r:id="rId8"/>
+    <sheet name="MASTER 45" sheetId="6" r:id="rId9"/>
+    <sheet name="MASTER 50" sheetId="7" r:id="rId10"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>MALLORCA 7 Diamantes 2024 (BETA)</t>
   </si>
   <si>
     <t>Categoría: GENERALES</t>
   </si>
   <si>
     <t>POSICIÓN</t>
   </si>
   <si>
     <t>Número de Corredor</t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Tiempo</t>
   </si>
   <si>
-    <t>Adrià Barceló</t>
-[...5 lines deleted...]
-    <t>JUAN CARLOS LOPEZ</t>
+    <t>Adrià Barceló Veny</t>
+  </si>
+  <si>
+    <t>Antonio Rossello</t>
+  </si>
+  <si>
+    <t>Juan Carlos Lopez</t>
   </si>
   <si>
     <t>Caspar Tschauner</t>
   </si>
   <si>
-    <t>Antonio Ducrós Salva</t>
-[...2 lines deleted...]
-    <t>Domingo Fernández</t>
+    <t>Antonio Ducrós Salvá</t>
+  </si>
+  <si>
+    <t>Domingo Fernández Luque</t>
   </si>
   <si>
     <t>Melanie Reeves</t>
   </si>
   <si>
     <t>Elvio Saravia</t>
   </si>
   <si>
-    <t>Pep Lluis Pons</t>
+    <t>Pep Lluís Pons Hinojosa</t>
   </si>
   <si>
     <t>Serafin Sanchez Buendia</t>
   </si>
   <si>
-    <t>Jacek Bronowicki</t>
+    <t>Francisco Martinez</t>
   </si>
   <si>
     <t>Fidel Bermudez</t>
   </si>
   <si>
-    <t>Agus Piza</t>
+    <t>Agus Piza Antequera</t>
   </si>
   <si>
     <t>Liliana Calderón</t>
   </si>
   <si>
     <t>Francisco Javier Díaz Colomar</t>
   </si>
   <si>
     <t>Pere Oliver Vidal</t>
   </si>
   <si>
     <t>José Mayol Cuenca</t>
   </si>
   <si>
-    <t>Eduardo Moreno Serra</t>
+    <t>Eduardo Moreno</t>
   </si>
   <si>
     <t>Categoría: MISS 30</t>
   </si>
   <si>
+    <t>Categoría: MISS 40</t>
+  </si>
+  <si>
     <t>Categoría: MASTER 35</t>
+  </si>
+  <si>
+    <t>Categoría: MASTER 40</t>
+  </si>
+  <si>
+    <t>Categoría: MASTER 45</t>
+  </si>
+  <si>
+    <t>Categoría: MASTER 50</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -218,62 +242,78 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="46" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="46" fillId="4" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88aaef8abe401d57f733b20b493eb6a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88aaef8abe401d57f733b20b493eb6a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88aaef8abe401d57f733b20b493eb6a.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88aaef8abe401d57f733b20b493eb6a.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88aaef8abe401d57f733b20b493eb6a.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88aaef8abe401d57f733b20b493eb6a.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88aaef8abe401d57f733b20b493eb6a.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
@@ -304,50 +344,190 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="Logo" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="Logo" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="Logo" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="Logo" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Logo" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
@@ -635,50 +815,66 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="9"/>
     <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="9"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -956,445 +1152,663 @@
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="9"/>
     <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="9"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7">
         <v>1</v>
       </c>
       <c r="B5" s="7">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D5" s="4">
-        <v>0.33862268518519</v>
-[...12 lines deleted...]
-      <c r="D6" s="6">
         <v>0.36458333333333</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D20"/>
+  <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B20" sqref="B20"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="9"/>
     <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="9"/>
-    <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7">
         <v>1</v>
       </c>
       <c r="B5" s="7">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="D5" s="4">
-        <v>0.28053240740741</v>
-[...209 lines deleted...]
-        <v>0.41884259259259</v>
+        <v>0.33862268518519</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:D10"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="B10" sqref="B10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="9"/>
+    <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="9"/>
+    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="7">
+        <v>1</v>
+      </c>
+      <c r="B5" s="7">
+        <v>1</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="4">
+        <v>0.28053240740741</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="8">
+        <v>2</v>
+      </c>
+      <c r="B6" s="8">
+        <v>2</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="6">
+        <v>0.28217592592593</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="7">
+        <v>3</v>
+      </c>
+      <c r="B7" s="7">
+        <v>3</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="4">
+        <v>0.303125</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="8">
+        <v>4</v>
+      </c>
+      <c r="B8" s="8">
+        <v>4</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" s="6">
+        <v>0.30494212962963</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="7">
+        <v>5</v>
+      </c>
+      <c r="B9" s="7">
+        <v>7</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="4">
+        <v>0.33804398148148</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="8">
+        <v>6</v>
+      </c>
+      <c r="B10" s="8">
+        <v>13</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" s="6">
+        <v>0.3493287037037</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:D2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <drawing r:id="rId1"/>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:D5"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="B5" sqref="B5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="9"/>
+    <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="9"/>
+    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="7">
+        <v>1</v>
+      </c>
+      <c r="B5" s="7">
+        <v>5</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="4">
+        <v>0.33231481481481</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:D2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <drawing r:id="rId1"/>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:D8"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="B8" sqref="B8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="9"/>
+    <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="9"/>
+    <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="1" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="7">
+        <v>1</v>
+      </c>
+      <c r="B5" s="7">
+        <v>9</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" s="4">
+        <v>0.33949074074074</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="8">
+        <v>2</v>
+      </c>
+      <c r="B6" s="8">
+        <v>14</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="6">
+        <v>0.35581018518519</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="7">
+        <v>3</v>
+      </c>
+      <c r="B7" s="7">
+        <v>17</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="4">
+        <v>0.36697916666667</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="8">
+        <v>4</v>
+      </c>
+      <c r="B8" s="8">
+        <v>18</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" s="6">
+        <v>0.36834490740741</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:D2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <drawing r:id="rId1"/>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:D6"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="9"/>
+    <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="9"/>
+    <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="7">
+        <v>1</v>
+      </c>
+      <c r="B5" s="7">
+        <v>11</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" s="4">
+        <v>0.34565972222222</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="8">
+        <v>2</v>
+      </c>
+      <c r="B6" s="8">
+        <v>16</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" s="6">
+        <v>0.36663194444444</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A2:D2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <drawing r:id="rId1"/>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>GENERALES</vt:lpstr>
       <vt:lpstr>MISS 30</vt:lpstr>
+      <vt:lpstr>MISS 40</vt:lpstr>
       <vt:lpstr>MASTER 35</vt:lpstr>
+      <vt:lpstr>MASTER 40</vt:lpstr>
+      <vt:lpstr>MASTER 45</vt:lpstr>
+      <vt:lpstr>MASTER 50</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>