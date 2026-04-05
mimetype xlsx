--- v1 (2026-02-10)
+++ v2 (2026-04-05)
@@ -50,344 +50,347 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="GENERALES" sheetId="1" r:id="rId4"/>
     <sheet name="MISS 30" sheetId="2" r:id="rId5"/>
     <sheet name="MISS 40" sheetId="3" r:id="rId6"/>
     <sheet name="MISS 50" sheetId="4" r:id="rId7"/>
     <sheet name="SUB 23 (Hombres)" sheetId="5" r:id="rId8"/>
     <sheet name="MASTER 20" sheetId="6" r:id="rId9"/>
     <sheet name="MASTER 30" sheetId="7" r:id="rId10"/>
     <sheet name="MASTER 35" sheetId="8" r:id="rId11"/>
     <sheet name="MASTER 40" sheetId="9" r:id="rId12"/>
     <sheet name="MASTER 45" sheetId="10" r:id="rId13"/>
     <sheet name="MASTER 50" sheetId="11" r:id="rId14"/>
     <sheet name="MASTER 55" sheetId="12" r:id="rId15"/>
     <sheet name="MASTER 60" sheetId="13" r:id="rId16"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>MALLORCA 7 Diamantes 2025, 2ª edición</t>
   </si>
   <si>
     <t>Categoría: GENERALES</t>
   </si>
   <si>
     <t>POSICIÓN</t>
   </si>
   <si>
     <t>Número de Corredor</t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Tiempo</t>
   </si>
   <si>
-    <t>Adrià Barceló</t>
+    <t>Adrià Barceló Veny</t>
   </si>
   <si>
     <t>Jaume Perelló Bosch</t>
   </si>
   <si>
     <t>Joan Barcelo Oliver</t>
   </si>
   <si>
     <t>Colau Mercadal García</t>
   </si>
   <si>
     <t>Miquel Àngel Forteza Gayà</t>
   </si>
   <si>
     <t>Antoni Perelló Rodríguez</t>
   </si>
   <si>
     <t>Francisco Blasco López</t>
   </si>
   <si>
     <t>Jaume Fornari Cunill</t>
   </si>
   <si>
     <t>Joan Gabriel Fiol Sastre</t>
   </si>
   <si>
     <t>Antonio Perello</t>
   </si>
   <si>
     <t>Jona Mongeot</t>
   </si>
   <si>
     <t>Andres Vanrell Bestard</t>
   </si>
   <si>
     <t>Miguel segovia</t>
   </si>
   <si>
     <t>Manuel Noguera Soler</t>
   </si>
   <si>
     <t>Roberto Garrido</t>
   </si>
   <si>
     <t>Jeroni Adrover</t>
   </si>
   <si>
-    <t>Joan Albert Sastre</t>
+    <t>Joan Albert Sastre Fiol</t>
   </si>
   <si>
     <t>Jaume Febrer</t>
   </si>
   <si>
     <t>Sito Sacares Cloquell</t>
   </si>
   <si>
     <t>Jose Cedeño</t>
   </si>
   <si>
-    <t>Miquel Angel Pons Martínez</t>
+    <t>Miquel Àngel Pons Martinez</t>
   </si>
   <si>
     <t>Marc Nebot Fons</t>
   </si>
   <si>
     <t>Cristian Manrique</t>
   </si>
   <si>
     <t>Juan Socias ferrer</t>
   </si>
   <si>
     <t>Miquel Bonnin Diaz</t>
   </si>
   <si>
     <t>Tomeu Borras Santandreu</t>
   </si>
   <si>
     <t>Pep Calvo Ribas</t>
   </si>
   <si>
     <t>Toni Aloy</t>
   </si>
   <si>
     <t>Bartomeu Trias</t>
   </si>
   <si>
     <t>Adolfo Muñoz</t>
   </si>
   <si>
     <t>Kiko Lopez</t>
   </si>
   <si>
-    <t>Agus Piza</t>
+    <t>Agus Piza Antequera</t>
   </si>
   <si>
     <t>Lluis Capo</t>
   </si>
   <si>
     <t>Rocio Sauci</t>
   </si>
   <si>
     <t>Carlos Albor Lindes</t>
   </si>
   <si>
     <t>Miquel Forteza</t>
   </si>
   <si>
     <t>Llorenç Oliver Cifre</t>
   </si>
   <si>
     <t>Tofol Capo</t>
   </si>
   <si>
     <t>Victoria Edwards</t>
   </si>
   <si>
     <t>Javier Murillo</t>
   </si>
   <si>
     <t>Jaume Miquel sastre fornes</t>
   </si>
   <si>
     <t>Jaume Dolç Capó</t>
   </si>
   <si>
-    <t>Pere Oliver</t>
+    <t>Pere Oliver Vidal</t>
   </si>
   <si>
     <t>Marzena Kaczyńska</t>
   </si>
   <si>
     <t>Francisco Martinez</t>
   </si>
   <si>
-    <t>Toni Ducrós Salvá</t>
+    <t>Antonio Ducrós Salvá</t>
   </si>
   <si>
     <t>Antonio Martín Gervilla</t>
   </si>
   <si>
     <t>Melanie Reeves</t>
   </si>
   <si>
     <t>Fernando Alzate</t>
   </si>
   <si>
-    <t>Pepe Mayol</t>
-[...2 lines deleted...]
-    <t>jose maria quesada García</t>
+    <t>José Mayol Cuenca</t>
+  </si>
+  <si>
+    <t>Jose Maria Quesada García</t>
   </si>
   <si>
     <t>Daniel Jurado Lopez</t>
   </si>
   <si>
-    <t>Javi Díaz XISCO</t>
+    <t>Francisco Javier Díaz Colomar</t>
   </si>
   <si>
     <t>Mateu Gaya Antich</t>
   </si>
   <si>
     <t>Carlos Vidal De Vilchez</t>
   </si>
   <si>
     <t>Andrés Sánchez Caballero</t>
   </si>
   <si>
     <t>Biel Taberner Servera</t>
   </si>
   <si>
     <t>Borja González González</t>
   </si>
   <si>
     <t>Manuel Fernández Nadal</t>
   </si>
   <si>
     <t>Gabriel Rotger Cabrera</t>
   </si>
   <si>
     <t>Joan Sansó Riera</t>
   </si>
   <si>
-    <t>Toni joan</t>
-[...2 lines deleted...]
-    <t>Toni</t>
+    <t>Toni Joan</t>
+  </si>
+  <si>
+    <t>Toni Vadell</t>
   </si>
   <si>
     <t>Xisco</t>
   </si>
   <si>
     <t>Miguel Angel Carrasco</t>
   </si>
   <si>
-    <t>Pablo</t>
-[...2 lines deleted...]
-    <t>Kevin</t>
+    <t>Pablo Montes Escobio</t>
+  </si>
+  <si>
+    <t>Kevin Yasuire</t>
   </si>
   <si>
     <t>Guillem Castro Sampol</t>
   </si>
   <si>
     <t>Jesús trujillo</t>
   </si>
   <si>
     <t>Serafin Sanchez Buendia</t>
   </si>
   <si>
-    <t>alexis cobo</t>
+    <t>Alexis Cobo</t>
   </si>
   <si>
     <t>Jose Bibiloni Carrasco</t>
   </si>
   <si>
     <t>PEP LLUIS</t>
   </si>
   <si>
     <t>Toni Molina robles</t>
   </si>
   <si>
-    <t>TÒFOL BARCELÓ</t>
+    <t>Tofol Barcelo</t>
   </si>
   <si>
     <t>Francisco jose pino blanco</t>
   </si>
   <si>
     <t>Daniel Gonzalez</t>
   </si>
   <si>
     <t>Pep Quintana</t>
   </si>
   <si>
     <t>Angel Fuentes Molina</t>
   </si>
   <si>
     <t>Guillem Morlà</t>
   </si>
   <si>
-    <t>Albert</t>
+    <t>Albert Barcelo</t>
   </si>
   <si>
     <t>Francisco Montero</t>
   </si>
   <si>
     <t>Pedro Alcaide Ripoll</t>
   </si>
   <si>
-    <t>Javier Ledesma</t>
+    <t>Antonio Missa</t>
+  </si>
+  <si>
+    <t>Javier Ledesma Hernández</t>
   </si>
   <si>
     <t>Doyen</t>
   </si>
   <si>
     <t>Enrique Garcia Diaz</t>
   </si>
   <si>
     <t>JOSE CASCALES BARRAGAN</t>
   </si>
   <si>
     <t>Gervais Ginn Farr</t>
   </si>
   <si>
     <t>Biel Salas Font</t>
   </si>
   <si>
     <t>Juan Carlos Limiñana Marcos</t>
   </si>
   <si>
     <t>Santiago Benavides Vara</t>
   </si>
   <si>
-    <t>Alejandro</t>
+    <t>Alejandro Gomez</t>
   </si>
   <si>
     <t>Categoría: MISS 30</t>
   </si>
   <si>
     <t>Categoría: MISS 40</t>
   </si>
   <si>
     <t>Categoría: MISS 50</t>
   </si>
   <si>
     <t>Categoría: SUB 23 (Hombres)</t>
   </si>
   <si>
     <t>Categoría: MASTER 20</t>
   </si>
   <si>
     <t>Categoría: MASTER 30</t>
   </si>
   <si>
     <t>Categoría: MASTER 35</t>
   </si>
   <si>
     <t>Categoría: MASTER 40</t>
   </si>
@@ -1362,51 +1365,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B97" sqref="B97"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="9"/>
     <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="9"/>
-    <col min="3" max="3" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>5</v>
@@ -2466,192 +2469,192 @@
       <c r="A86" s="8"/>
       <c r="B86" s="8">
         <v>66</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>87</v>
       </c>
       <c r="D86" s="5"/>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="7"/>
       <c r="B87" s="7">
         <v>67</v>
       </c>
       <c r="C87" s="3" t="s">
         <v>88</v>
       </c>
       <c r="D87" s="3"/>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="8"/>
       <c r="B88" s="8">
         <v>71</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="D88" s="5"/>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="7"/>
       <c r="B89" s="7">
         <v>80</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D89" s="3"/>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="8"/>
       <c r="B90" s="8">
         <v>81</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D90" s="5"/>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="7"/>
       <c r="B91" s="7">
         <v>82</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D91" s="3"/>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="8"/>
       <c r="B92" s="8">
         <v>86</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D92" s="5"/>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="7"/>
       <c r="B93" s="7">
         <v>88</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D93" s="3"/>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="8"/>
       <c r="B94" s="8">
         <v>91</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D94" s="5"/>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="7"/>
       <c r="B95" s="7">
         <v>92</v>
       </c>
       <c r="C95" s="3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D95" s="3"/>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="8"/>
       <c r="B96" s="8">
         <v>94</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D96" s="5"/>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="7"/>
       <c r="B97" s="7">
         <v>95</v>
       </c>
       <c r="C97" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D97" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="9"/>
     <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="9"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7">
         <v>1</v>
       </c>
       <c r="B5" s="7">
         <v>79</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>12</v>
@@ -2840,62 +2843,62 @@
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="9"/>
     <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="9"/>
-    <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7">
         <v>1</v>
       </c>
       <c r="B5" s="7">
         <v>23</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>26</v>
@@ -3072,72 +3075,72 @@
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D16"/>
+  <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="9"/>
     <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="9"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7">
         <v>1</v>
       </c>
       <c r="B5" s="7">
         <v>77</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>17</v>
@@ -3157,283 +3160,269 @@
         <v>24</v>
       </c>
       <c r="D6" s="6">
         <v>0.35357638888889</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7">
         <v>3</v>
       </c>
       <c r="B7" s="7">
         <v>90</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D7" s="4">
         <v>0.3740625</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="8">
         <v>4</v>
       </c>
       <c r="B8" s="8">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>36</v>
+        <v>64</v>
       </c>
       <c r="D8" s="6">
-        <v>0.3803587962963</v>
+        <v>0.44959490740741</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="7">
         <v>5</v>
       </c>
       <c r="B9" s="7">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D9" s="4">
-        <v>0.44959490740741</v>
+        <v>0.45555555555556</v>
       </c>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="A10" s="8"/>
       <c r="B10" s="8">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="D10" s="5"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7"/>
       <c r="B11" s="7">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="D11" s="3"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="8"/>
       <c r="B12" s="8">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D12" s="5"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7"/>
       <c r="B13" s="7">
-        <v>59</v>
+        <v>81</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D13" s="3"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="8"/>
       <c r="B14" s="8">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="D14" s="5"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="7"/>
       <c r="B15" s="7">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="D15" s="3"/>
-    </row>
-[...8 lines deleted...]
-      <c r="D16" s="5"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="9"/>
     <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="9"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7">
         <v>1</v>
       </c>
       <c r="B5" s="7">
         <v>19</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="4">
         <v>0.31237268518519</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="8"/>
       <c r="B6" s="8">
         <v>86</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D6" s="5"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="9"/>
     <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="9"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7">
         <v>1</v>
       </c>
       <c r="B5" s="7">
         <v>96</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>44</v>
@@ -3467,51 +3456,51 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="9"/>
     <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="9"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7">
         <v>1</v>
       </c>
       <c r="B5" s="7">
         <v>65</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>49</v>
@@ -3538,150 +3527,164 @@
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D5"/>
+  <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B5" sqref="B5"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="9"/>
     <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="9"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7">
         <v>1</v>
       </c>
       <c r="B5" s="7">
+        <v>11</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D5" s="4">
+        <v>0.3803587962963</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="8">
+        <v>2</v>
+      </c>
+      <c r="B6" s="8">
         <v>51</v>
       </c>
-      <c r="C5" s="3" t="s">
+      <c r="C6" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="D5" s="4">
+      <c r="D6" s="6">
         <v>0.38449074074074</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="9"/>
     <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="9"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7">
         <v>1</v>
       </c>
       <c r="B5" s="7">
         <v>36</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>7</v>
@@ -3729,51 +3732,51 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="9"/>
     <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="9"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7">
         <v>1</v>
       </c>
       <c r="B5" s="7">
         <v>98</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>16</v>
@@ -3875,51 +3878,51 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="9"/>
     <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="9"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7">
         <v>1</v>
       </c>
       <c r="B5" s="7">
         <v>93</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>11</v>
@@ -3974,102 +3977,102 @@
       <c r="A9" s="7"/>
       <c r="B9" s="7">
         <v>26</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D9" s="3"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="8"/>
       <c r="B10" s="8">
         <v>35</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D10" s="5"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7"/>
       <c r="B11" s="7">
         <v>91</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D11" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="9"/>
     <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="9"/>
     <col min="3" max="3" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7">
         <v>1</v>
       </c>
       <c r="B5" s="7">
         <v>54</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>9</v>
@@ -4234,112 +4237,112 @@
       <c r="A18" s="8"/>
       <c r="B18" s="8">
         <v>45</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D18" s="5"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="7"/>
       <c r="B19" s="7">
         <v>48</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>81</v>
       </c>
       <c r="D19" s="3"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="8"/>
       <c r="B20" s="8">
         <v>82</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D20" s="5"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="7"/>
       <c r="B21" s="7">
         <v>92</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D21" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="9"/>
     <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="9"/>
-    <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7">
         <v>1</v>
       </c>
       <c r="B5" s="7">
         <v>12</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>6</v>
@@ -4412,61 +4415,61 @@
         <v>32</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>59</v>
       </c>
       <c r="D10" s="6">
         <v>0.42549768518519</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="7"/>
       <c r="B11" s="7">
         <v>21</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D11" s="3"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="8"/>
       <c r="B12" s="8">
         <v>71</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="D12" s="5"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="7"/>
       <c r="B13" s="7">
         <v>80</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D13" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>